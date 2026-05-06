--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Jinja District Local Government Procurement Plan for 2025-2026</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Civil engineering and Construction of buildings &amp; carpentry</t>
   </si>
   <si>
-    <t>635,891,043.00</t>
+    <t>666,257,960.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
     <t>889,107,251.00</t>
   </si>
   <si>
     <t>Road Construction materials, Bitumen, Asphalt, Culverts and Primer</t>
   </si>
   <si>
     <t>8,000,000.00</t>
   </si>
   <si>
     <t>Legal services</t>
   </si>
   <si>
     <t>19,400,000.00</t>
   </si>
@@ -112,105 +112,105 @@
   <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>189,871,133.00</t>
   </si>
   <si>
     <t>Fuels</t>
   </si>
   <si>
     <t>9,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
     <t>19,233,233.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
     <t>5,210,000.00</t>
   </si>
   <si>
+    <t>Agricultural Inputs, Equipment and Seedlings</t>
+  </si>
+  <si>
+    <t>617,231,400.00</t>
+  </si>
+  <si>
+    <t>Food, beverages and related products</t>
+  </si>
+  <si>
+    <t>5,000,000.00</t>
+  </si>
+  <si>
+    <t>Building and construction materials</t>
+  </si>
+  <si>
+    <t>353,948,000.00</t>
+  </si>
+  <si>
+    <t>Seeds and Seedlings</t>
+  </si>
+  <si>
+    <t>6,136,000.00</t>
+  </si>
+  <si>
+    <t>Roads and landscape</t>
+  </si>
+  <si>
+    <t>5,880,000.00</t>
+  </si>
+  <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
     <t>12,000,000.00</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
     <t>Radio and Television broadcasting</t>
   </si>
   <si>
     <t>4,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
-    <t>5,000,000.00</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>3,000,698,650.00</t>
+    <t>3,031,065,567.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -812,170 +812,170 @@
     <row r="15" spans="1:5">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>